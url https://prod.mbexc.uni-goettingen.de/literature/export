--- v6 (2026-03-19)
+++ v7 (2026-04-08)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-03-19 03:58:16</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-03-19 03:58:16)</dc:description>
+  <dc:title>Literature Export 2026-04-08 13:33:01</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-08 13:33:01)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>