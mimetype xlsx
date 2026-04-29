--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-04-08 13:33:01</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-08 13:33:01)</dc:description>
+  <dc:title>Literature Export 2026-04-29 21:13:36</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-29 21:13:36)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>