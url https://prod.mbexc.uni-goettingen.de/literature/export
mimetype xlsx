--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-04-29 21:13:36</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-29 21:13:36)</dc:description>
+  <dc:title>Literature Export 2026-05-20 19:03:40</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-20 19:03:40)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>