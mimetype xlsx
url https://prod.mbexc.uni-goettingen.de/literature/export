--- v9 (2026-05-20)
+++ v10 (2026-05-20)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-05-20 19:03:40</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-20 19:03:40)</dc:description>
+  <dc:title>Literature Export 2026-05-20 20:39:51</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-20 20:39:51)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>