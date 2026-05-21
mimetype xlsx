--- v10 (2026-05-20)
+++ v11 (2026-05-21)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-05-20 20:39:51</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-20 20:39:51)</dc:description>
+  <dc:title>Literature Export 2026-05-21 06:13:23</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-21 06:13:23)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>