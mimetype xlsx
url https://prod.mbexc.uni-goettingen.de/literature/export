--- v11 (2026-05-21)
+++ v12 (2026-06-11)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-05-21 06:13:23</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-21 06:13:23)</dc:description>
+  <dc:title>Literature Export 2026-06-12 01:56:04</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-12 01:56:04)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>