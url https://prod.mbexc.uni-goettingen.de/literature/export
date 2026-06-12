--- v12 (2026-06-11)
+++ v13 (2026-06-12)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-06-12 01:56:04</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-12 01:56:04)</dc:description>
+  <dc:title>Literature Export 2026-06-12 02:47:36</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-12 02:47:36)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>