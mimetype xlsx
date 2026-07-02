--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-06-12 02:47:36</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-12 02:47:36)</dc:description>
+  <dc:title>Literature Export 2026-07-02 12:47:45</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-02 12:47:45)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>