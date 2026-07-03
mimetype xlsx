--- v14 (2026-07-02)
+++ v15 (2026-07-03)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-07-02 12:47:45</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-02 12:47:45)</dc:description>
+  <dc:title>Literature Export 2026-07-03 02:25:03</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-03 02:25:03)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>