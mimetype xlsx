--- v15 (2026-07-03)
+++ v16 (2026-07-26)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-07-03 02:25:03</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-03 02:25:03)</dc:description>
+  <dc:title>Literature Export 2026-07-26 18:20:56</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-26 18:20:56)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>