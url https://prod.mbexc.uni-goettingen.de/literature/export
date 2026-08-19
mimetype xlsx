--- v16 (2026-07-26)
+++ v17 (2026-08-19)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-07-26 18:20:56</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-26 18:20:56)</dc:description>
+  <dc:title>Literature Export 2026-08-19 17:07:49</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-19 17:07:49)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>