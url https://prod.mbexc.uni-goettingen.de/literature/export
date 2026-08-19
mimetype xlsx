--- v17 (2026-08-19)
+++ v18 (2026-08-19)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-08-19 17:07:49</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-19 17:07:49)</dc:description>
+  <dc:title>Literature Export 2026-08-19 22:25:23</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-19 22:25:23)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>