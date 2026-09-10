--- v18 (2026-08-19)
+++ v19 (2026-09-10)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-08-19 22:25:23</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-19 22:25:23)</dc:description>
+  <dc:title>Literature Export 2026-09-10 07:44:21</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-09-10 07:44:21)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>