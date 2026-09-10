--- v19 (2026-09-10)
+++ v20 (2026-09-10)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-09-10 07:44:21</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-09-10 07:44:21)</dc:description>
+  <dc:title>Literature Export 2026-09-10 08:01:42</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-09-10 08:01:42)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>